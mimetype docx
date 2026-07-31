--- v0 (2025-10-17)
+++ v1 (2026-07-31)
@@ -1,3766 +1,3584 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="126F8871" w14:textId="77777777" w:rsidR="009C3954" w:rsidRDefault="00984EE9" w:rsidP="009C3954">
+    <w:p w14:paraId="126F8871" w14:textId="77777777" w:rsidR="009C3954" w:rsidRPr="00C86E1E" w:rsidRDefault="00984EE9" w:rsidP="009C3954">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9270"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00941720">
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>นิสิตสาขาวิชา</w:t>
       </w:r>
-      <w:r w:rsidR="00941720">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ชื่อสาขาวิชา"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00941720">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00941720">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidR="00941720">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00941720">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00941720">
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อสาขาวิชา</w:t>
       </w:r>
-      <w:r w:rsidR="00941720">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00941720">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00941720">
+      <w:r w:rsidR="00941720" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะวิทยาศาสตร์</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD2164A" w14:textId="77777777" w:rsidR="00984EE9" w:rsidRPr="00164168" w:rsidRDefault="002A37A5" w:rsidP="003A53F6">
+    <w:p w14:paraId="5BD2164A" w14:textId="77777777" w:rsidR="00984EE9" w:rsidRPr="00C86E1E" w:rsidRDefault="002A37A5" w:rsidP="003A53F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9270"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="วันที่"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่</w:t>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00DB634D" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DB634D" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00DB634D" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DB634D" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="เดือน"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00DB634D" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DB634D" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DB634D" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DB634D" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidR="00DB634D" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DB634D" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DB634D" w:rsidRPr="00164168">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DB634D" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DB634D" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DB634D" w:rsidRPr="00164168">
+      <w:r w:rsidR="00DB634D" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เดือน</w:t>
       </w:r>
-      <w:r w:rsidR="00DB634D" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DB634D" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00DB634D" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DB634D" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ปีพ.ศ."/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปีพ.ศ.</w:t>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6C6CB5" w14:textId="77777777" w:rsidR="003E06E0" w:rsidRDefault="00984EE9" w:rsidP="003E06E0">
+    <w:p w14:paraId="1E6C6CB5" w14:textId="77777777" w:rsidR="003E06E0" w:rsidRPr="00C86E1E" w:rsidRDefault="00984EE9" w:rsidP="003E06E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="center" w:pos="6960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ขออนุญาตจัดกิจกรรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40931812" w14:textId="77777777" w:rsidR="003E06E0" w:rsidRDefault="00DC0F15" w:rsidP="003E06E0">
+    <w:p w14:paraId="40931812" w14:textId="77777777" w:rsidR="003E06E0" w:rsidRPr="00C86E1E" w:rsidRDefault="00DC0F15" w:rsidP="003E06E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="left" w:pos="3040"/>
           <w:tab w:val="center" w:pos="6960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ประเภทของกิจกรรม  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F071"/>
       </w:r>
-      <w:r w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> กิจกรรมที่ส่งเสริมคุณลักษณะของบัณฑิตที่พึงประสงค์</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660F4CD8" w14:textId="77777777" w:rsidR="003E06E0" w:rsidRDefault="003E06E0" w:rsidP="003E06E0">
+    <w:p w14:paraId="660F4CD8" w14:textId="77777777" w:rsidR="003E06E0" w:rsidRPr="00C86E1E" w:rsidRDefault="003E06E0" w:rsidP="003E06E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="left" w:pos="3040"/>
           <w:tab w:val="center" w:pos="6960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F071"/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> กิจกรรมกีฬาและส่งเสริมสุขภาพ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7403E04B" w14:textId="77777777" w:rsidR="003E06E0" w:rsidRDefault="003E06E0" w:rsidP="003E06E0">
+    <w:p w14:paraId="7403E04B" w14:textId="77777777" w:rsidR="003E06E0" w:rsidRPr="00C86E1E" w:rsidRDefault="003E06E0" w:rsidP="003E06E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="left" w:pos="3040"/>
           <w:tab w:val="center" w:pos="6960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F071"/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> กิจกรรมเสริมสร้างคุณธรรมและจริยธรรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C097AE" w14:textId="77777777" w:rsidR="003E06E0" w:rsidRDefault="003E06E0" w:rsidP="003E06E0">
+    <w:p w14:paraId="53C097AE" w14:textId="77777777" w:rsidR="003E06E0" w:rsidRPr="00C86E1E" w:rsidRDefault="003E06E0" w:rsidP="003E06E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="left" w:pos="3040"/>
           <w:tab w:val="center" w:pos="6960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F071"/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> กิจกรรมบำเพ็ญประโยชน์และรักษาสิ่งแวดล้อม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E87C08F" w14:textId="77777777" w:rsidR="00DC0F15" w:rsidRDefault="003E06E0" w:rsidP="003A53F6">
+    <w:p w14:paraId="1E87C08F" w14:textId="77777777" w:rsidR="00DC0F15" w:rsidRPr="00C86E1E" w:rsidRDefault="003E06E0" w:rsidP="003A53F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="left" w:pos="3040"/>
           <w:tab w:val="center" w:pos="6960"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA7602">
+      <w:r w:rsidR="00BA7602" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F071"/>
       </w:r>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> กิจกรรมส่งเสริม</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ศิลป</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00DC0F15" w:rsidRPr="00DC0F15">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00DC0F15" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัฒนธรรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C53DB03" w14:textId="77777777" w:rsidR="00524DEB" w:rsidRPr="00164168" w:rsidRDefault="00524DEB" w:rsidP="003A53F6">
+    <w:p w14:paraId="7C53DB03" w14:textId="77777777" w:rsidR="00524DEB" w:rsidRPr="00C86E1E" w:rsidRDefault="00524DEB" w:rsidP="003A53F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>คณบดีคณะวิทยาศาสตร์</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F7BB69" w14:textId="77777777" w:rsidR="009C3954" w:rsidRDefault="00524DEB" w:rsidP="00E451D8">
+    <w:p w14:paraId="57F7BB69" w14:textId="7182A896" w:rsidR="009C3954" w:rsidRPr="00C86E1E" w:rsidRDefault="00524DEB" w:rsidP="00E451D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:pos="9270"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ด้วย</w:t>
       </w:r>
-      <w:r w:rsidR="00E451D8">
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>นิสิตสาขาวิชา</w:t>
       </w:r>
-      <w:r w:rsidR="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ชื่อสาขาวิชา"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidR="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E451D8">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E451D8">
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อสาขาวิชา</w:t>
       </w:r>
-      <w:r w:rsidR="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E451D8">
+      <w:r w:rsidR="00E451D8" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">คณะวิทยาศาสตร์ </w:t>
       </w:r>
-      <w:r w:rsidR="009C3954">
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>มีความประสงค์จะ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>จัดโครงการ</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C3954">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ชื่อโครงการเต็ม"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3954">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3954">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3954">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3954">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009C3954">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3954">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อโครงการเต็ม</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C3954">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ในวัน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="วัน"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ที่  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="วันที่"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="เดือน"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เดือน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ปีพ.ศ."/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปีพ.ศ.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ตั้งแต่เวลา </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ช่วงเวลา "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ช่วงเวลา </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> น. ณ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ห้อง/บริเวณ อาคาร (ระบุโดยละเอียด)"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ห้อง/บริเวณ อาคาร (ระบุโดยละเอียด)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  โดยมี</w:t>
       </w:r>
-      <w:r w:rsidR="009C3954">
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ผู้เข้าร่วมโครงการ </w:t>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="กลุ่มเป้าหมายที่เข้าร่วมโครงการ"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009C3954">
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>กลุ่มเป้าหมายที่เข้าร่วมโครงการ</w:t>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009C3954">
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> คน  โดยใช้งบประมาณ จำนวน </w:t>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="งบประมาณที่ใช้"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009C3954">
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>งบประมาณที่ใช้</w:t>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009C3954">
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> บาท (จำนวนเงินเป็นตัวหนังสือ -</w:t>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="งบประมาณที่ใช้เป็นตัวหนังสือ"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009C3954">
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>งบประมาณที่ใช้เป็นตัวหนังสือ</w:t>
       </w:r>
-      <w:r w:rsidR="009C3954">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009C3954">
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>-) จากแหล่งงบประมาณ</w:t>
       </w:r>
-    </w:p>
-[...152 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ระบุแหล่งงบประมาณ"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E451D8">
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระบุแหล่งงบประมาณ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E451D8">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4D75C8D1" w14:textId="77777777" w:rsidR="009C3954" w:rsidRPr="00A00345" w:rsidRDefault="009C3954" w:rsidP="009C3954">
+    <w:p w14:paraId="4D75C8D1" w14:textId="77777777" w:rsidR="009C3954" w:rsidRPr="00C86E1E" w:rsidRDefault="009C3954" w:rsidP="009C3954">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA5DB7C" w14:textId="574C9A0F" w:rsidR="00524DEB" w:rsidRDefault="009C3954" w:rsidP="002946D2">
+    <w:p w14:paraId="3AA5DB7C" w14:textId="59FE3B0F" w:rsidR="00524DEB" w:rsidRPr="00C86E1E" w:rsidRDefault="009C3954" w:rsidP="00C86E1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2268"/>
+          <w:tab w:val="center" w:pos="6663"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ขอแสดงความนับถือ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ความเห็นอาจารย์ที่ปรึกษาโครงการฯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E1EA8F" w14:textId="602C4444" w:rsidR="00A00345" w:rsidRPr="00C86E1E" w:rsidRDefault="009C3954" w:rsidP="00C86E1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2160"/>
           <w:tab w:val="center" w:pos="6663"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003A53F6">
-[...3 lines deleted...]
-          <w:cs/>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>ขอแสดงความนับถือ</w:t>
+        <w:t>………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E1EA8F" w14:textId="77777777" w:rsidR="00A00345" w:rsidRDefault="009C3954" w:rsidP="002946D2">
+    <w:p w14:paraId="00F02082" w14:textId="77777777" w:rsidR="009C3954" w:rsidRPr="00C86E1E" w:rsidRDefault="009C3954" w:rsidP="002946D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6663"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F02082" w14:textId="77777777" w:rsidR="009C3954" w:rsidRDefault="009C3954" w:rsidP="002946D2">
+    <w:p w14:paraId="4ED43F6C" w14:textId="77777777" w:rsidR="00C86E1E" w:rsidRPr="00C86E1E" w:rsidRDefault="00C86E1E" w:rsidP="002946D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5760"/>
           <w:tab w:val="center" w:pos="6663"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4B789B2D" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRDefault="009C3954" w:rsidP="003A53F6">
+    <w:p w14:paraId="4B789B2D" w14:textId="70D72485" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="009C3954" w:rsidP="00C86E1E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="center" w:pos="2160"/>
+          <w:tab w:val="center" w:pos="2268"/>
           <w:tab w:val="center" w:pos="6663"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003A53F6">
-[...10 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="ชื่อนิสิตผู้รับผิดชอบโครงการ"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:instrText>FORMTEXT</w:instrText>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อนิสิตผู้รับผิดชอบโครงการ</w:t>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00524DEB" w:rsidRPr="00164168">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00524DEB" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="002946D2">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="ชื่ออาจารย์ที่ปรึกษาโครงการ"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:noProof/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่ออาจารย์ที่ปรึกษาโครงการ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F20B4B9" w14:textId="4A6753AC" w:rsidR="009C3954" w:rsidRPr="003A53F6" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+    <w:p w14:paraId="1F20B4B9" w14:textId="2C751B8A" w:rsidR="009C3954" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="00C86E1E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="center" w:pos="2160"/>
+          <w:tab w:val="center" w:pos="2268"/>
           <w:tab w:val="center" w:pos="6663"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>นิสิตผู้รับผิดชอบ</w:t>
+      </w:r>
+      <w:r w:rsidR="002946D2" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โครงการ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002946D2" w:rsidRPr="003A53F6">
-[...5 lines deleted...]
-        <w:t>อาจารย์ที่ปรึกษาโครงการฯ</w:t>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อาจารย์ที่ปรึกษาโครงการ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C1E853" w14:textId="77777777" w:rsidR="009C3954" w:rsidRPr="00164168" w:rsidRDefault="009C3954" w:rsidP="002946D2">
+    <w:p w14:paraId="44C1E853" w14:textId="77777777" w:rsidR="009C3954" w:rsidRPr="00C86E1E" w:rsidRDefault="009C3954" w:rsidP="002946D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6480"/>
           <w:tab w:val="center" w:pos="6663"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9530" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4765"/>
         <w:gridCol w:w="4765"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C12067" w:rsidRPr="009E1307" w14:paraId="5858D88B" w14:textId="77777777" w:rsidTr="003A53F6">
+      <w:tr w:rsidR="00C12067" w:rsidRPr="00C86E1E" w14:paraId="5858D88B" w14:textId="77777777" w:rsidTr="00C86E1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4E0A17" w14:textId="01C3A436" w:rsidR="003A53F6" w:rsidRPr="002946D2" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="0D4E0A17" w14:textId="72CCAD40" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1307">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F082"/>
             </w:r>
-            <w:r w:rsidRPr="009E1307">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="26"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002946D2">
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ความเห็น</w:t>
+            </w:r>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="28"/>
-[...10 lines deleted...]
-              <w:t>อาจารย์ที่ปรึกษาโครงการฯ</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หัวหน้าภาควิชา</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05E5C2BD" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="05E5C2BD" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>........................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="682A243C" w14:textId="777F5AA2" w:rsidR="003A53F6" w:rsidRPr="002946D2" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="682A243C" w14:textId="777F5AA2" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>........................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11FD938D" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRPr="002946D2" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="11FD938D" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48123CF9" w14:textId="2C15F2E9" w:rsidR="003A53F6" w:rsidRPr="002946D2" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="02443482" w14:textId="77777777" w:rsidR="00C86E1E" w:rsidRPr="00C86E1E" w:rsidRDefault="00C86E1E" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19E69F4D" w14:textId="77777777" w:rsidR="00C86E1E" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="00C86E1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2880"/>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009E1307">
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E1307">
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="26"/>
-[...258 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="ชื่อหัวหน้าภาควิชา"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002946D2">
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:noProof/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชื่อหัวหน้าภาควิชา</w:t>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A2FD706" w14:textId="5D0B2AE1" w:rsidR="00C12067" w:rsidRPr="009E1307" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="56426846" w14:textId="3F79FECD" w:rsidR="00C12067" w:rsidRPr="00C86E1E" w:rsidRDefault="00C86E1E" w:rsidP="00C86E1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2880"/>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t>หัวหน้าภาควิชา</w:t>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="ภาควิชา"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
               <w:instrText>FORMTEXT</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002946D2">
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:noProof/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภาควิชา</w:t>
             </w:r>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
-            </w:r>
-[...209 lines deleted...]
-              <w:t>นักวิชาการศึกษา</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16321DBE" w14:textId="639A062B" w:rsidR="003A53F6" w:rsidRPr="002946D2" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="6AA0BDBE" w14:textId="5EC8C755" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F083"/>
+            </w:r>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ความเห็น</w:t>
+            </w:r>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>งานกิจการนิสิตฯ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="339C0528" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC4FDFF" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293DC0D6" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1517D1D6" w14:textId="77777777" w:rsidR="00C86E1E" w:rsidRPr="00C86E1E" w:rsidRDefault="00C86E1E" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F2C452C" w14:textId="77777777" w:rsidR="00C86E1E" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="00C86E1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2880"/>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(นายธนาชัย </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จั</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>นทรศร)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A2FD706" w14:textId="20666ED2" w:rsidR="00C12067" w:rsidRPr="00C86E1E" w:rsidRDefault="00C86E1E" w:rsidP="00C86E1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2880"/>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>นักวิชาการศึกษา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w14:paraId="04487E17" w14:textId="77777777" w:rsidTr="00C86E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0984F4" w14:textId="0BDC88F8" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F084"/>
+            </w:r>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ความเห็นของ</w:t>
+            </w:r>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผู้ช่วยคณบดีฝ่ายพัฒนาศักยภาพนิสิต</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="013E5B7D" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F51174B" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0551FED4" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37D28F43" w14:textId="77777777" w:rsidR="00C86E1E" w:rsidRPr="00C86E1E" w:rsidRDefault="00C86E1E" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06F4B177" w14:textId="7DF5227F" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2880"/>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ดร.สิริกมล  พลายงาม</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FBBB7D" w14:textId="638311D2" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2880"/>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผู้ช่วยคณบดีฝ่ายพัฒนาศักยภาพนิสิต</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16321DBE" w14:textId="786D8369" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="6480"/>
+              </w:tabs>
+              <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:spacing w:val="-16"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1307">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F085"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A53F6">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003A53F6">
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ความเห็นของรองคณบดีฝ่าย</w:t>
+            </w:r>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>ศิษย์เก่าสัมพันธ์</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วิชาการและพัฒนาการเรียนรู้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BABB3A1" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRPr="003A53F6" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="1BABB3A1" w14:textId="5E83FF4D" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2880"/>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:ind w:firstLine="337"/>
               <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-              <w:t>........................................................................................</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>......................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64F79B98" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRPr="003A53F6" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="64F79B98" w14:textId="7BFF06F7" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:ind w:left="337"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A53F6">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>........................................................................................</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>......................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5FF208" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRPr="002946D2" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="4C5FF208" w14:textId="77777777" w:rsidR="003A53F6" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2880"/>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17D4F40D" w14:textId="2DB4FF08" w:rsidR="003A53F6" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="4E339323" w14:textId="77777777" w:rsidR="00C86E1E" w:rsidRPr="00C86E1E" w:rsidRDefault="00C86E1E" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2880"/>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946D2">
-[...26 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="4B548393" w14:textId="60EC482E" w:rsidR="003A53F6" w:rsidRPr="009E1307" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
+          <w:p w14:paraId="17D4F40D" w14:textId="2732A71A" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2880"/>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946D2">
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
-              <w:t>รองคณบดีฝ่ายกิจการนิสิต</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="26"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002946D2">
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ดร.จักรพันธ์  นาน่วม</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="26"/>
-[...4 lines deleted...]
-              <w:t>และพัฒนาโครงสร้างพื้นฐาน</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...101 lines deleted...]
-          <w:p w14:paraId="491660A9" w14:textId="77777777" w:rsidR="002946D2" w:rsidRDefault="002946D2" w:rsidP="002946D2">
+          <w:p w14:paraId="4B548393" w14:textId="513D74F7" w:rsidR="003A53F6" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="003A53F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2880"/>
                 <w:tab w:val="center" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86E1E">
+              <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
-[...244 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
               <w:tab/>
               <w:t>รองคณบดีฝ่าย</w:t>
             </w:r>
-            <w:r w:rsidR="003A53F6" w:rsidRPr="003A53F6">
+            <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-              <w:t>เทคโนโลยีสารสนเทศและโครงสร้างพื้นฐาน</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วิชาการและพัฒนาการเรียนรู้</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5892FE83" w14:textId="77777777" w:rsidR="00524DEB" w:rsidRPr="00164168" w:rsidRDefault="00524DEB" w:rsidP="00524DEB">
+    <w:p w14:paraId="5892FE83" w14:textId="77777777" w:rsidR="00524DEB" w:rsidRPr="00C86E1E" w:rsidRDefault="00524DEB" w:rsidP="00524DEB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00164168">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3ABC30" w14:textId="446CD9AA" w:rsidR="009C3954" w:rsidRPr="00BA7602" w:rsidRDefault="003A53F6" w:rsidP="004F2A40">
+    <w:p w14:paraId="1A3ABC30" w14:textId="5DBC1388" w:rsidR="009C3954" w:rsidRPr="00C86E1E" w:rsidRDefault="003A53F6" w:rsidP="004F2A40">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-20"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F088"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-20"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C3954">
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">คำสั่งคณบดี </w:t>
       </w:r>
-      <w:r w:rsidR="009C3954">
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009C3954" w:rsidRPr="00BA7602">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F071"/>
       </w:r>
-      <w:r w:rsidR="009C3954" w:rsidRPr="00BA7602">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> อนุญาต</w:t>
       </w:r>
-      <w:r w:rsidR="004F2A40">
+      <w:r w:rsidR="004F2A40" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009C3954">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จัดกิจกรรม</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009C3954" w:rsidRPr="00BA7602">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F071"/>
       </w:r>
-      <w:r w:rsidR="009C3954" w:rsidRPr="00BA7602">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009C3954" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไม่อนุญาต</w:t>
       </w:r>
-      <w:r w:rsidR="004F2A40">
+      <w:r w:rsidR="004F2A40" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>จัดกิจกรรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E740AE" w14:textId="45E48320" w:rsidR="002946D2" w:rsidRDefault="00A00345" w:rsidP="002946D2">
+    <w:p w14:paraId="09E740AE" w14:textId="33F8CE2B" w:rsidR="002946D2" w:rsidRPr="00C86E1E" w:rsidRDefault="00A00345" w:rsidP="002946D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A00345">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C86E1E" w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="002946D2" w:rsidRPr="002946D2">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86E1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="002946D2" w:rsidRPr="00C86E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5233AF" w14:textId="07A90950" w:rsidR="00E451D8" w:rsidRDefault="00E451D8" w:rsidP="00A00345">
+    <w:p w14:paraId="5A5233AF" w14:textId="07A90950" w:rsidR="00E451D8" w:rsidRPr="00C86E1E" w:rsidRDefault="00E451D8" w:rsidP="00A00345">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E451D8" w:rsidSect="00BA7602">
+    <w:sectPr w:rsidR="00E451D8" w:rsidRPr="00C86E1E" w:rsidSect="00BA7602">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1152" w:right="1152" w:bottom="720" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
-    <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BCBC0378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0284D83E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4055,52 +3873,52 @@
   <w:num w:numId="5" w16cid:durableId="1160729708">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1890603090">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1354378619">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1914971493">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1506942519">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="479005311">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="325984279">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:val="bestFit" w:percent="183"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00984EE9"/>
     <w:rsid w:val="00014C1D"/>
     <w:rsid w:val="000170E1"/>
     <w:rsid w:val="000331A7"/>
     <w:rsid w:val="00051543"/>
     <w:rsid w:val="000C22FA"/>
     <w:rsid w:val="00125CC1"/>
     <w:rsid w:val="00164168"/>
@@ -4123,91 +3941,93 @@
     <w:rsid w:val="005F3990"/>
     <w:rsid w:val="006F4D87"/>
     <w:rsid w:val="00720032"/>
     <w:rsid w:val="00785CB9"/>
     <w:rsid w:val="00813D07"/>
     <w:rsid w:val="00871D78"/>
     <w:rsid w:val="0088459D"/>
     <w:rsid w:val="0088472A"/>
     <w:rsid w:val="008E0F00"/>
     <w:rsid w:val="00941720"/>
     <w:rsid w:val="00984EE9"/>
     <w:rsid w:val="009A676E"/>
     <w:rsid w:val="009C3954"/>
     <w:rsid w:val="009E1307"/>
     <w:rsid w:val="00A00345"/>
     <w:rsid w:val="00A0765F"/>
     <w:rsid w:val="00B10C10"/>
     <w:rsid w:val="00B11F31"/>
     <w:rsid w:val="00B2667E"/>
     <w:rsid w:val="00B33B89"/>
     <w:rsid w:val="00BA69D8"/>
     <w:rsid w:val="00BA7602"/>
     <w:rsid w:val="00C12067"/>
     <w:rsid w:val="00C15115"/>
     <w:rsid w:val="00C51101"/>
+    <w:rsid w:val="00C86E1E"/>
     <w:rsid w:val="00DB634D"/>
     <w:rsid w:val="00DC0F15"/>
     <w:rsid w:val="00DC798A"/>
     <w:rsid w:val="00E30EF9"/>
     <w:rsid w:val="00E451D8"/>
     <w:rsid w:val="00E506A0"/>
     <w:rsid w:val="00F16C6B"/>
     <w:rsid w:val="00F61B87"/>
+    <w:rsid w:val="00F82EE9"/>
     <w:rsid w:val="00FA0F47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F3D048D"/>
   <w15:docId w15:val="{751C4DA4-053C-4625-AF76-60B363C170A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4623,51 +4443,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F2A40"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ข้อความบอลลูน อักขระ"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:semiHidden/>
     <w:rsid w:val="004F2A40"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4923,74 +4743,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3031</Characters>
+  <Pages>1</Pages>
+  <Words>432</Words>
+  <Characters>2465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Chonburi</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3555</CharactersWithSpaces>
+  <CharactersWithSpaces>2892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rattakarn Jantrasorn</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>